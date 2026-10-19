--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -32,329 +32,329 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ReadMe" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Parameters" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Cohorts" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Referral channel" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Revenue build" state="visible" r:id="rId8"/>
     <sheet sheetId="6" name="OpEx build" state="visible" r:id="rId9"/>
     <sheet sheetId="7" name="CAPEX aside" state="visible" r:id="rId10"/>
     <sheet sheetId="8" name="Inventory and production" state="visible" r:id="rId11"/>
     <sheet sheetId="9" name="Cash flow" state="visible" r:id="rId12"/>
     <sheet sheetId="10" name="Actual versus Budget" state="visible" r:id="rId13"/>
     <sheet sheetId="11" name="Working budget" state="visible" r:id="rId14"/>
     <sheet sheetId="12" name="Runway" state="visible" r:id="rId15"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="158">
   <si>
-    <t>Alpina Bio AG. Rebase 2026-06 v10</t>
+    <t>Alpina Bio AG. Rebase 2026-09 v10</t>
   </si>
   <si>
     <t>This workbook is a computed, audited snapshot produced by FounderFinance.</t>
   </si>
   <si>
     <t>The application engine computes at runtime; this workbook is the artifact a CFO, a board, or an auditor holds.</t>
   </si>
   <si>
     <t>Values equal the engine's numbers to the cent at the moment of the snapshot. Formulas are included where straightforward, values where not.</t>
   </si>
   <si>
-    <t>Version: Rebase 2026-06 v10</t>
+    <t>Version: Rebase 2026-09 v10</t>
   </si>
   <si>
     <t>Kind: rebase</t>
   </si>
   <si>
-    <t>Created: 5 Jul 2026</t>
+    <t>Created: 5 Oct 2026</t>
   </si>
   <si>
     <t>Reporting currency: CHF</t>
   </si>
   <si>
-    <t>Run-out date: 9 May 2027</t>
+    <t>Run-out date: 9 Aug 2027</t>
   </si>
   <si>
     <t>FounderFinance by Clarity Finance Studio.</t>
   </si>
   <si>
     <t>Parameter</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Alpina Bio AG</t>
   </si>
   <si>
     <t>Reporting currency</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>Anchor month</t>
   </si>
   <si>
+    <t>Sep 2026</t>
+  </si>
+  <si>
+    <t>FX date applied</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>FX USD/CHF</t>
+  </si>
+  <si>
+    <t>FX EUR/CHF</t>
+  </si>
+  <si>
+    <t>FX CHF/USD</t>
+  </si>
+  <si>
+    <t>FX EUR/USD</t>
+  </si>
+  <si>
+    <t>CAC, USD</t>
+  </si>
+  <si>
+    <t>Tier One unit monthly, USD</t>
+  </si>
+  <si>
+    <t>Tier Two unit monthly, USD</t>
+  </si>
+  <si>
+    <t>Upgrade rate per month</t>
+  </si>
+  <si>
+    <t>One-time order share</t>
+  </si>
+  <si>
+    <t>Return rate</t>
+  </si>
+  <si>
+    <t>Retention curve</t>
+  </si>
+  <si>
+    <t>Month 0</t>
+  </si>
+  <si>
+    <t>Month 1</t>
+  </si>
+  <si>
+    <t>Month 2</t>
+  </si>
+  <si>
+    <t>Month 3</t>
+  </si>
+  <si>
+    <t>Month 4</t>
+  </si>
+  <si>
+    <t>Month 5</t>
+  </si>
+  <si>
+    <t>Month 6</t>
+  </si>
+  <si>
+    <t>Month 7</t>
+  </si>
+  <si>
+    <t>Month 8</t>
+  </si>
+  <si>
+    <t>Month 9</t>
+  </si>
+  <si>
+    <t>Month 10</t>
+  </si>
+  <si>
+    <t>Month 11</t>
+  </si>
+  <si>
+    <t>Month 12</t>
+  </si>
+  <si>
+    <t>Month 13</t>
+  </si>
+  <si>
+    <t>Month 14</t>
+  </si>
+  <si>
+    <t>Month 15</t>
+  </si>
+  <si>
+    <t>Month 16</t>
+  </si>
+  <si>
+    <t>Month 17</t>
+  </si>
+  <si>
+    <t>Month 18</t>
+  </si>
+  <si>
+    <t>Latest rebase</t>
+  </si>
+  <si>
+    <t>Board budget</t>
+  </si>
+  <si>
+    <t>Batch size, units</t>
+  </si>
+  <si>
+    <t>Unit cost, USD</t>
+  </si>
+  <si>
+    <t>Production lead time, months</t>
+  </si>
+  <si>
+    <t>Deposit share at PO</t>
+  </si>
+  <si>
+    <t>Month</t>
+  </si>
+  <si>
+    <t>New subscribers</t>
+  </si>
+  <si>
+    <t>Active subscribers</t>
+  </si>
+  <si>
+    <t>MRR, USD</t>
+  </si>
+  <si>
+    <t>New revenue, USD</t>
+  </si>
+  <si>
+    <t>Returning revenue, USD</t>
+  </si>
+  <si>
+    <t>One-time revenue, USD</t>
+  </si>
+  <si>
+    <t>Total revenue, USD</t>
+  </si>
+  <si>
+    <t>Oct 2025</t>
+  </si>
+  <si>
+    <t>Nov 2025</t>
+  </si>
+  <si>
+    <t>Dec 2025</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
     <t>Jun 2026</t>
   </si>
   <si>
-    <t>FX date applied</t>
-[...169 lines deleted...]
-  <si>
     <t>Jul 2026</t>
   </si>
   <si>
     <t>Aug 2026</t>
   </si>
   <si>
-    <t>Sep 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Oct 2026</t>
   </si>
   <si>
     <t>Nov 2026</t>
   </si>
   <si>
     <t>Dec 2026</t>
   </si>
   <si>
     <t>Jan 2027</t>
   </si>
   <si>
     <t>Feb 2027</t>
   </si>
   <si>
     <t>Mar 2027</t>
   </si>
   <si>
     <t>Apr 2027</t>
   </si>
   <si>
     <t>May 2027</t>
   </si>
   <si>
     <t>Jun 2027</t>
   </si>
   <si>
     <t>Jul 2027</t>
   </si>
   <si>
     <t>Aug 2027</t>
   </si>
   <si>
     <t>Sep 2027</t>
   </si>
   <si>
     <t>Oct 2027</t>
   </si>
   <si>
     <t>Nov 2027</t>
   </si>
   <si>
     <t>Dec 2027</t>
   </si>
   <si>
+    <t>Jan 2028</t>
+  </si>
+  <si>
+    <t>Feb 2028</t>
+  </si>
+  <si>
+    <t>Mar 2028</t>
+  </si>
+  <si>
     <t>LTV, USD</t>
   </si>
   <si>
     <t>LTV to CAC</t>
   </si>
   <si>
     <t>Referral partner CAC, USD</t>
   </si>
   <si>
     <t>Annual partner churn</t>
   </si>
   <si>
     <t>Referrals per partner per year</t>
   </si>
   <si>
     <t>First order commission, USD</t>
   </si>
   <si>
     <t>Recurring commission rate</t>
   </si>
   <si>
     <t>Line</t>
   </si>
   <si>
     <t>Currency</t>
@@ -488,66 +488,66 @@
   <si>
     <t>Software and tools</t>
   </si>
   <si>
     <t>Regulatory and quality</t>
   </si>
   <si>
     <t>Equipment</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>No month is ever negative. Roll-forwards reduce future months until the overrun is absorbed; deferrals conserve the total budget.</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Opening liquidity (anchor), CHF</t>
   </si>
   <si>
     <t>Run-out date</t>
   </si>
   <si>
-    <t>9 May 2027</t>
+    <t>9 Aug 2027</t>
   </si>
   <si>
     <t>Months of runway</t>
   </si>
   <si>
     <t>Minimum cash, CHF</t>
   </si>
   <si>
     <t>Minimum cash month</t>
   </si>
   <si>
     <t>Snapshot</t>
   </si>
   <si>
-    <t>Rebase 2026-06 v10</t>
+    <t>Rebase 2026-09 v10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1F3B5B"/>
       <sz val="14"/>
     </font>
     <font>
       <i/>
       <color rgb="FF888888"/>
@@ -1034,290 +1034,303 @@
       </c>
       <c r="D1" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>132</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>134</v>
       </c>
       <c r="B2" t="s">
         <v>103</v>
       </c>
       <c r="C2" s="6">
         <v>233127.44</v>
       </c>
       <c r="D2" s="6">
         <v>240121.26</v>
       </c>
       <c r="E2" s="6">
+        <f>C2-D2</f>
         <v>-6993.82</v>
       </c>
       <c r="F2">
         <v>-0.029126200653786342</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>135</v>
       </c>
       <c r="B3" t="s">
         <v>103</v>
       </c>
       <c r="C3" s="6">
         <v>7778.43</v>
       </c>
       <c r="D3" s="6">
         <v>8011.78</v>
       </c>
       <c r="E3" s="6">
+        <f>C3-D3</f>
         <v>-233.35</v>
       </c>
       <c r="F3">
         <v>-0.02912586216795768</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>136</v>
       </c>
       <c r="B4" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="6">
         <v>77100</v>
       </c>
       <c r="D4" s="6">
         <v>80955</v>
       </c>
       <c r="E4" s="6">
+        <f>C4-D4</f>
         <v>-3855</v>
       </c>
       <c r="F4">
         <v>-0.047619047619047616</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>137</v>
       </c>
       <c r="B5" t="s">
         <v>103</v>
       </c>
       <c r="C5" s="6">
         <v>15000</v>
       </c>
       <c r="D5" s="6">
         <v>15000</v>
       </c>
       <c r="E5" s="6">
+        <f>C5-D5</f>
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>138</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="6">
         <v>22000</v>
       </c>
       <c r="D6" s="6">
         <v>18000</v>
       </c>
       <c r="E6" s="6">
+        <f>C6-D6</f>
         <v>4000</v>
       </c>
       <c r="F6">
         <v>0.2222222222222222</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>139</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="6">
         <v>74000</v>
       </c>
       <c r="D7" s="6">
         <v>78000</v>
       </c>
       <c r="E7" s="6">
+        <f>C7-D7</f>
         <v>-4000</v>
       </c>
       <c r="F7">
         <v>-0.05128205128205128</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>140</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="6">
         <v>175000</v>
       </c>
       <c r="D8" s="6">
         <v>178000</v>
       </c>
       <c r="E8" s="6">
+        <f>C8-D8</f>
         <v>-3000</v>
       </c>
       <c r="F8">
         <v>-0.016853932584269662</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>141</v>
       </c>
       <c r="B9" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="6">
         <v>52000</v>
       </c>
       <c r="D9" s="6">
         <v>54000</v>
       </c>
       <c r="E9" s="6">
+        <f>C9-D9</f>
         <v>-2000</v>
       </c>
       <c r="F9">
         <v>-0.037037037037037035</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>142</v>
       </c>
       <c r="B10" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="6">
         <v>4338.42</v>
       </c>
       <c r="D10" s="6">
         <v>6000</v>
       </c>
       <c r="E10" s="6">
+        <f>C10-D10</f>
         <v>-1661.58</v>
       </c>
       <c r="F10">
         <v>-0.27693</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>143</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6">
         <v>8600</v>
       </c>
       <c r="D11" s="6">
         <v>8500</v>
       </c>
       <c r="E11" s="6">
+        <f>C11-D11</f>
         <v>100</v>
       </c>
       <c r="F11">
         <v>0.011764705882352941</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>144</v>
       </c>
       <c r="B12" t="s">
         <v>103</v>
       </c>
       <c r="C12" s="6">
         <v>7200</v>
       </c>
       <c r="D12" s="6">
         <v>7200</v>
       </c>
       <c r="E12" s="6">
+        <f>C12-D12</f>
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>145</v>
       </c>
       <c r="B13" t="s">
         <v>115</v>
       </c>
       <c r="C13" s="6">
         <v>8500</v>
       </c>
       <c r="D13" s="6">
         <v>8000</v>
       </c>
       <c r="E13" s="6">
+        <f>C13-D13</f>
         <v>500</v>
       </c>
       <c r="F13">
         <v>0.0625</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>146</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6">
+        <f>C14-D14</f>
         <v>0</v>
       </c>
       <c r="F14" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="3" max="20" width="14" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>100</v>
       </c>